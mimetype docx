--- v0 (2025-10-23)
+++ v1 (2026-07-27)
@@ -1,972 +1,3967 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="132" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...38 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>228600</wp:posOffset>
+              <wp:posOffset>85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>95250</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6120130" cy="1171575"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="0" distR="0"/>
-            <wp:docPr id="3" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="1171575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="232" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:before="242" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="232" w:lineRule="auto"/>
-        <w:ind w:left="132" w:right="135" w:firstLine="0"/>
+        <w:ind w:left="132" w:right="129" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ata da 25 ª sessão ordinária da(s) Câmaras Reunidas do Estado Do Amazonas, realizada ao(s) 20 de Agosto de 2025. Na data supra, às 08:00 horas, sob a Presidência do(a) Excelentíssimo(a) Senhor(a) Desembargador(a) Airton Luis Correa Gentil no(a) Plenário Virtual do Tribunal de Justiça, presente(s) o(s) Eminente(s) Senhor(es) Desembargador(es) João De Jesus Abdala Simões, Maria Das Graças Pessôa Figueiredo, Socorro Guedes Moura, Domingos Jorge Chalub Pereira, Yedo Simões De Oliveira, Claudio Cesar Ramalheira Roessing, Jorge Manoel Lopes Lins, Lafayette Carneiro Vieira Júnior, Nélia Caminha Jorge, Airton Luis Correa Gentil, Délcio Luís Santos, Vania Maria Do Perpetuo Socorro Marques Marinho, Abraham Peixoto Campos Filho, Onilza Abreu Gerth, Cezar Luiz Bandiera, Mirza Telma De Oliveira Cunha, Lia Maria Guedes De Freitas e Ida Maria Costa De Andrade. Ausente(s) justificadamente o(s) magistrado(s) Flávio Humberto Pascarelli Lopes, Paulo Cesar Caminha E Lima, Carla Maria Santos Dos Reis, Ernesto Anselmo Queiroz Chíxaro, Luiza Cristina Nascimento Da Costa Marques e Henrique Veiga Lima. Representando o Ministério Público do Estado Aprovada ata da sessão de julgamento anterior. Secretariada pelo(a) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dra.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Davene Tamborini Lopes, foram abertos os trabalhos. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JULGAMENTOS: 1.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0745794-17.2020.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - Segunda Câmara Cível. Relator: Airton Luis Correa </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gentil. Apelante: ESTADO DO AMAZONAS. Apelado: Carlos Antônio Olegario de Oliveira. Adiado. Observações: Não alcançou o quórum mínimo de deliberação (art. 60, §2º, RITJAM). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. 4008296-23.2021.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Ação Rescisória - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Câmaras Reunidas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Relator: Paulo Cesar Caminha E Lima. Autor: Maria do Perpétuo Socorro Gomes da Silva. Réu: Cícera Gomes de Oliveira. Decisão principal: 220 - Com Resolução do Mérito - Improcedência, atribuído à(s) parte(s) Maria do Perpétuo Socorro Gomes da Silva - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. 4000639-93.2022.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Reclamação - Câmaras Reunidas. Relator: Paulo Cesar Caminha E Lima. Reclamante: Ricardo Samuel Benzecry. Reclamado: 7ª VARA DO JUIZADO ESPECIAL CIVEL do FORO da comarca de MANAUS/AM, Reclamado: Fabio Rodrigues de Souza. Adiado. Observações: pedido de sustentação oral (mov.115.1). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. 4012241-47.2023.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Revisão Criminal - Câmaras Reunidas. Relator: Abraham Peixoto Campos Filho. Revisor: Onilza Abreu Gerth. Requerente: GILSON FERREIRA DE SOUZA. Terceiro: Ministério Público do Estado do Amazonas. Decisão principal: 220 - Com Resolução do Mérito - Improcedência, atribuído à(s) parte(s) GILSON FERREIRA DE SOUZA - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. 4014174-55.2023.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ação Rescisória - Câmaras Reunidas. Relator: Flávio Humberto Pascarelli Lopes. Impedimento</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Exmo. Sr. Des. Délcio Luís Santos.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autor: Maggi Energia Ltda. representado(a) por Judiney Carvalho de Souza,. Réu: VITAL MARTINS DA SILVA, Réu: NESTOR MARTINS PACHECO. Adiado.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observações: pedido de sustentação oral (mov.142.1). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. 0000833-93.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - Câmaras Reunidas. Relator: Airton Luis Correa Gentil. Impedimento</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Exmo. Sr. Des. Yedo Simões de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Agravante: João de Deus Gomes dos Anjos. Agravado: ESTADO DO AMAZONAS, Agravado: Newton Sabba Guimaraes, Agravado: Maria Edice de Castro Caitete da Silva, Agravado: Ramiro Machado da Silva, Agravado: Mileide Aguiar Barbosa, Agravado: Emanuel José Ferreira Fernandes, Agravado: Safira Albuquerque Calmont, Agravado: Marcia Tribuzy Mello de Melo, Agravado: MARIA ZILDA RIBEIRO MARINHO, Agravado: Mirene Aguiar Barbosa Lima, Agravado: Ruth Israel Lopes, Agravado: Maria Auxiliadora Nunes Barbosa, Agravado: Maria da Glória Saraiva de Oliveira, Agravado: Raimundo Rosalvo Simplicio de Sousa, Agravado: Alcea Rebelo da Silva, Agravado: Maria Helena de Lima Magalhães, Agravado: Aracy Bonfim de Araújo, Agravado: Nadia Aiub Moraes da Rocha, Agravado: Ernesto Aiub Moraes da Rocha, Agravado: Francisca dos Santos Fernandes, Agravado: Sophia Tribuzzy Mello de Melo, Agravado: Milena Aguiar Barbosa Lima, Agravado: Maria Duarte dos Santos, Agravado: Alzeni Pinho Pinto, Agravado: Tania Regina da Silva Aguiar, Agravado: Maria Antonieta Verçosa Rebello, Agravado: Maria Cecilia Fernandes, Agravado: Jandira de Freitas Prazeres. Decisão principal: 235 - Sem Resolução de Mérito - Não-Conhecimento, atribuído à(s) parte(s) João de Deus Gomes dos Anjos - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. 0003972-53.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos de Declaração Cível - Câmaras Reunidas. Relator: Airton Luis Correa Gentil. Embargante: ESTADO DO AMAZONAS. Embargado: WALDIMAR PEDROSA DE SOUZA, Embargado: Paulo Pereira Batista, Embargado: LIDIA MARIA MONTEIRO DOS SANTOS. Decisão principal: 239 - Com Resolução do Mérito -</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não-Provimento,  atribuído  à(s)  parte(s)  ESTADO  DO  AMAZONAS  -  Unânime.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. 4004499-34.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Mandado de Segurança Cível - Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Impetrante: PAULA OKUMORA DOS SANTOS DA COSTA. Decisão parcial: Segurança, Impetrante: MARIA ESTELA GONCALVES MACHADO. Decisão parcial: Segurança, Impetrante: MARIA DO SOCORRO BSTOS DA SILVA. Decisão parcial: Segurança. Decisão principal:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">446 - Denegação - Segurança, atribuído à(s) parte(s) MARCELO GARCIA PAES - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. 0603175-90.2024.8.04.4700 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras Reunidas. Relator: Jorge Manoel Lopes Lins. Suscitante: 1º JUIZADO ESPECIAL DA COMARCA DE ITACOATIARA. Suscitante: 1º JUIZADO ESPECIAL DA COMARCA DE ITACOATIARA. Decisão principal: 235 - Sem Resolução de Mérito - Não-Conhecimento, atribuído à(s) parte(s) 1º JUIZADO ESPECIAL DA COMARCA DE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ITACOATIARA - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. 0601043-60.2024.8.04.4700 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reunidas.  Relator:  Ernesto  Anselmo  Queiroz  Chíxaro.  Suscitado:  J.d.D.d.2.V.C.d.I.Suscitado: J.d.D.d.2.V.C.d.I. Decisão principal: 460 - Extinção - Perempção, litispendência ou coisa julgada,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atribuído à(s) parte(s) 1.J.E.D.C.D.I. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. 0476014-66.2023.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Apelante: Cleide Sampaio da Silva. Apelado: ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atribuído  à(s)  parte(s)  Cleide  Sampaio  da  Silva  -  Unânime.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.  4007364-30.2024.8.04.0000  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumprimento de sentença - Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Requerente: Marcelo Siqueira de Moraes. Requerido: CBMAM - Corpo de Bombeiro Militar do Estado do Amazonas, Requerido: PROCURADORIA GERAL DO ESTADO DO AMAZONAS. Decisão principal: 219 - Com Resolução do Mérito - Procedência, atribuído à(s) parte(s) Marcelo Siqueira de Moraes - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. 4013103-18.2023.8.04.0000/1 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - Câmaras Reunidas. Relator: Flávio Humberto Pascarelli Lopes. Apelante: Daneken do Carmo Simões. Apelado: MUNICIPIO DE MANAUS. Adiado. Observações: Necessidade de ajuste no painel de votação. Férias regulamentares do Relator. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. 4008382-86.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Mandado de Segurança Cível - Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Impetrante: MAIARA CHERRY FIGUEIREDO PEREIRA. Impetrado: ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO AMAZONAS,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impetrado: Secretária de Estado de Educação e Desporto Escolar. Decisão principal: 446 - Denegação - Segurança, atribuído à(s) parte(s) MAIARA CHERRY FIGUEIREDO PEREIRA - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. 0009836-72.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Cumprimento Provisório de Sentença - Câmaras Reunidas. Relator: Paulo Cesar Caminha E Lima. Requerente: Rosimeiry Ribeiro de Oliveira. Requerido: ESTADO DO AMAZONAS, Requerido: SEAD - Secretaria de Estado de Administração e Gestão. Decisão principal: 221 - Com Resolução do Mérito - Procedência em Parte, atribuído à(s) parte(s) Rosimeiry Ribeiro de Oliveira - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. 4008763-94.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Mandado de Segurança Cível - Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Impetrante: MUNICIPIO DE SAO PAULO DE OLIVENCA. Impetrado: SEPROR - SECRETARIA DE PRODUÇÃO RURAL DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO AMAZONAS, Impetrado: PROCURADORIA GERAL</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO ESTADO DO AMAZONAS. Decisão principal: 446 - Denegação - Segurança, atribuído à(s) parte(s) MUNICIPIO DE SAO PAULO DE OLIVENCA - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. 0010877-74.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Declaração Cível - Câmaras Reunidas. Relator: Maria Das Graças Pessôa Figueiredo. Embargante: ORLEILSO XIMENES MUNIZ. Decisão parcial: Provimento. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) ESTADO DO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. 4010148-77.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Mandado de Segurança Cível - Câmaras </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reunidas. Relator: Claudio Cesar Ramalheira Roessing. Impetrante: Oss ? Tree Vida Saúde Educação Gestão e Desenvolvimento de Políticas Públicas. Impetrado: Presidente da Comissão de Qualificação de Organizações Sociais e Seleção de Projetos, Impetrado: NAYARA DE OLIVEIRA MAKSOUD MORAES, Impetrado: SUSAM - Secretaria de Estado de Saúde. Decisão principal: 446 - Denegação - Segurança, atribuído à(s) parte(s) Oss ? Tree Vida Saúde Educação Gestão e Desenvolvimento de Políticas Públicas - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. 0600838-70.2024.8.04.7500 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de competência Cível - Câmaras Reunidas. Relator: Nélia Caminha Jorge. Suscitado: 2ª VARA DA COMARCA DE TEFÉ. Suscitado: 2ª VARA DA COMARCA DE TEFÉ. Decisão principal: 11796 - Com Resolução do Mérito - Declaração de competência em conflito, atribuído à(s) parte(s) 1ª Vara da Comarca de Tefe - AM - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0800276-73.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo de Instrumento - Câmaras Reunidas. Relator: Henrique Veiga </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lima. Agravante: Amazonprev - Fundo Previdenciário do Estado do Amazonas, Agravante: Fundo Previdenciario do Estado do Amazonas. Amazonprev. Agravado: Erica Costa da Silva. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Fundo Previdenciario do</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado do Amazonas. Amazonprev, Amazonprev - Fundo Previdenciário do Estado do Amazonas -</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. 0600668-59.2024.8.04.4700 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - Câmaras Reunidas. Relator: Lafayette </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carneiro Vieira Júnior. Apelante: MYRELLA AKEMI FARIAS YAMAGUCHI representado(a) por MARCOS MASSANORI FERREIRA YAMAGUCHI. Apelado: UNIVERSIDADE DO ESTADO DO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) MYRELLA AKEMI FARIAS YAMAGUCHI representado(a) por MARCOS MASSANORI FERREIRA YAMAGUCHI - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. 4010990-57.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Revisão Criminal - Câmaras Reunidas. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Délcio Luís Santos. Requerente: Wanderlan Lima Ferreira representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Requerido: Ministério Público do Estado do Amazonas. Decisão principal: 220 - Com Resolução do Mérito - Improcedência, atribuído à(s) parte(s) Wanderlan Lima Ferreira representado(a) por  DEFENSORIA  PÚBLICA  DO  ESTADO  DO  AMAZONAS  -  Unânime.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0635581-36.2023.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de competência Cível - Câmaras Reunidas. Relator: Maria Das Graças Pessôa Figueiredo. Suscitante: Juízo de Direito do Juizado da Infância e Juventude - Cível (Euza Maria). Suscitado: Juízo da 21ª Vara Cível e de Acidentes de Trabalho. Decisão principal: 219 - Com Resolução do Mérito - Procedência, atribuído à(s) parte(s) Juízo de Direito do Juizado da Infância e Juventude - Cível (Euza Maria) - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. 0605393-28.2024.8.04.5400 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de competência Cível - Câmaras Reunidas. Relator: Maria Das Graças Pessôa Figueiredo. Suscitante: JUÍZO DE DIREITO DO 1º JUIZADO ESPECIAL CÍVEL DE MANACAPURU. Suscitante: JUÍZO DE DIREITO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="132" w:right="135" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">apresenta ERRO no sistema projudi, foi aberto chamado para o suporte Projudi/Capital que abriu tarefa de correção da inconsistência para o Setor de Desenvolvimento de Sistemas - SDS.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO 1º JUIZADO ESPECIAL CÍVEL DE MANACAPURU. Decisão principal: 11796 - Com Resolução do Mérito - Declaração de competência em conflito, atribuído à(s) parte(s) JUÍZO DE DIREITO DO 1º</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-        <w:ind w:left="132" w:right="135" w:firstLine="0"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...242 lines deleted...]
-        <w:t xml:space="preserve">Secretária das Câmaras Reunidas</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUIZADO ESPECIAL CÍVEL DE MANACAPURU - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. 0760786-12.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apelação / Remessa Necessária - Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Apelante: ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAZONAS. Apelado: Antonia Raissa de Oliveira Soares. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) ESTADO DO AMAZONAS representado(a) por PROCURADORIA   GERAL   DO   ESTADO   DO   AMAZONAS   -   Unânime.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0638037-90.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - Câmaras Reunidas. Relator: Lafayette Carneiro Vieira Júnior. Apelante: Pet Center Comércio e Participações S.a. Apelado: ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO AMAZONAS, Apelado: Diretor do Departamento de Fiscalização (Defis) da Secretaria da Fazenda do Estado do Amazonas, Apelado: Diretor do Departamento de Controle de Entrada de Mercadorias (Decem) da Secretaria da Fazenda do Estado do Amazonas, Apelado: Diretor do Departamento de Arrecadação da Secretaria da Fazenda do Estado do Amazona. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parte(s) Pet Center Comércio e Participações S.a - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. 4012776-39.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Ação </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rescisória - Câmaras Reunidas. Relator: Jorge Manoel Lopes Lins. Autor: Marcio Ronnyelle Diniz Santos. Réu: DENYS ANTÔNIO ABDALA TUMA (Posto São Judas Tadeu). Decisão principal: 454 - Extinção - Indeferimento da petição inicial, atribuído à(s) parte(s) Marcio Ronnyelle Diniz Santos -</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. 4012872-54.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Revisão Criminal - Câmaras Reunidas. Relator: Luiza </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cristina Nascimento Da Costa Marques. Revisor: Carla Maria Santos Dos Reis.Requerente: Matheus de Oliveira Marinho. Requerido: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 242 - Com Resolução do Mérito - Conhecimento em Parte e Não-Provimento, atribuído à(s) parte(s) Matheus de</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oliveira Marinho - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. 0521050-34.2023.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - Câmaras Reunidas. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relator: João De Jesus Abdala Simões. Apelante: ESTADO DO AMAZONAS. Apelado: Mario da Costa Comercio. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. 0603001-41.2024.8.04.7300 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Competência </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infância e Juventude - Câmaras Reunidas. Relator: João De Jesus Abdala Simões. Suscitante: J.D.D.D.2.V.D.C.D.T.Suscitante: J.D.D.D.2.V.D.C.D.T. Decisão principal: 220 - Com Resolução do Mérito  -  Improcedência,  atribuído  à(s)  parte(s)  J.D.D.D.2.V.D.C.D.T.  -  Unânime.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. 0000159-78.2024.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - Câmaras Reunidas. Relator: Airton Luis Correa Gentil. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impedimento: Exmo. Sr. Des. Yedo Simões de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Agravante: ESTADO DO AMAZONAS. Agravado: GUILHERME LUIZ MEDEIROS HERNANDES. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) ESTADO DO AMAZONAS -</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. 0000869-64.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - Segunda Câmara Cível. Relator: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Airton Luis Correa Gentil. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impedimento: Exmo. Sr. Des. Yedo Simões de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Agravante: MUNICIPIO DE MANAUS. Agravado: Rio Solimões Engenharia e Serviços de Manutenção S.a. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MUNICIPIO DE MANAUS - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. 0001178-85.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Câmaras Reunidas. Relator: Airton Luis Correa Gentil. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impedimento: Exmo. Sr. Des. Yedo Simões de Oliveira. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agravante: PETROLEO BRASILEIRO S A PETROBRAS. Agravado: ROMULO JOSE FERNANDES  DA  SILVA,  Agravado:  CLAUDIONOR  CLAUDIO  DIAS  JUNIOR.  Adiado.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observações: Pedido de julgamento presencial (mov. 28.1). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. 0909129-76.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras Reunidas. Relator: Ernesto Anselmo Queiroz Chíxaro. Suscitante: 71.ª Promotoria de Justiça da Capital/AM. Decisão parcial: Não-Provimento. Decisão principal: 237 - Com Resolução do Mérito - Provimento, atribuído à(s) parte(s) Juízo de Direito da Vara Central de Inquéritos Policiais da Capital - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. 0001321-74.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - Câmaras Reunidas. Relator: Airton Luis Correa Gentil. Agravante: LUCIMAR DE SOUZA PINHEIRO. Agravado: Milena de Almeida Borges representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS, Wilson Oliveira Melo Júnior, Agravado: EMACON EMPREENDIMENTOS IMOBILIÁRIODS LTDA representado(a) por Wilson Oliveira Melo Júnior. Decisão principal: 235 - Sem Resolução de Mérito - Não-Conhecimento, atribuído à(s) parte(s) LUCIMAR DE SOUZA PINHEIRO - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. 0001503-60.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos de Declaração Cível - Câmaras Reunidas. Relator: Lafayette Carneiro Vieira Júnior. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impedimento: Exmo. Sr. Des. Yedo Simões de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Embargante: ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAZONAS. Embargado: Ícaro Sebastião Almeida Bomfim. Adiado. Observações: Não alcançou o quórum mínimo de deliberação (art. 60, §2º, RITJAM). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. 0002182-60.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - Terceira Câmara Cível. Relator: Airton Luis Correa Gentil. Agravante: FUNDAÇÃO GETÚLIO VARGAS FGV (COMISSÃO ORGANIZADORA),. Agravado: Ana Beatriz de Souza Nery Aragão. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) FUNDAÇÃO  GETÚLIO  VARGAS  FGV  (COMISSÃO  ORGANIZADORA),  -  Unânime.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0002296-96.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Revisão Criminal - Câmaras Reunidas. Relator: Lafayette Carneiro Vieira Júnior. Revisor: Nélia Caminha Jorge. Requerente: LUIZ CARLOS FERREIRA JORDÃO. Decisão parcial: Não-Conhecimento. Decisão principal: 235 - Sem Resolução de Mérito - Não-Conhecimento,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atribuído à(s) parte(s) SUELEN SOARES DE SOUZA - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. 0002402-58.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisão Criminal - Câmaras Reunidas. Relator: Vania Maria Do Perpetuo Socorro Marques Marinho. Revisor: Abraham Peixoto Campos Filho.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requerente: H.M.D.A.Requerido: M.P.D.E.D.A. Adiado. Observações: pedido de sustentação oral (mov.29.1). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. 0419822-79.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de competência Cível - Câmaras Reunidas. Relator: Vania Maria Do Perpetuo Socorro Marques Marinho. Impedimento</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Exmo. Sr. Des. Lafayette Carneiro Vieira Júnior. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suscitado: Juízo de Direito da 1ª Vara da Fazenda Pública Estadual da Capital. Suscitado: Juízo de Direito da 1ª Vara da Fazenda Pública Estadual da Capital. Decisão principal: 219 - Com Resolução do Mérito - Procedência, atribuído à(s) parte(s) Juízo de Direito da 19ª Vara Cível e e de Acidentes de</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trabalho da Capital - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41. 0003507-70.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Mandado de Segurança Cível - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Câmaras Reunidas. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante: THAIS SANTOS CASTRO. Impetrado: SEAD - Secretaria de Estado de Administração e Gestão, Impetrado: PROCURADORIA GERAL DO ESTADO DO AMAZONAS. Adiado. Observações: Férias Regulamentares do Relator.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Necessidade de ajustes no painel de julgamento. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. 0004128-67.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaração Cível - Câmaras Reunidas. Relator: Jorge Manoel Lopes Lins. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impedimentos: Exmo. Sr. Des. Yedo Simões de Oliveira e Exmo. Sr. Des. Cezar Luis Bandiera.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Embargante: ESTADO DO AMAZONAS, Embargante: FUNDAÇÃO GETÚLIO VARGAS. Embargado: Matheus dos Santos Martins. Adiado. Observações: Não alcançou o quórum mínimo de deliberação (art. 60, §2º, RITJAM). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43. 0005451-10.2025.8.04.9001/1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Embargos de Declaração Cível - Câmaras Reunidas. Relator: Jorge Manoel Lopes Lins. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impedimentos: Exmo. Sr. Des. Yedo Simões de Oliveira e Exmo. Sr. Des. Cezar Luis Bandiera.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Embargante: ESTADO DO AMAZONAS. Embargado: Maria Deuzina Tupinambá Mello. Adiado. Observações:  Não  alcançou  o  quórum  mínimo  de  deliberação  (art.  60,  §2º,  RITJAM).  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0028767-96.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras Reunidas. Relator: Ernesto Anselmo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queiroz Chíxaro. Suscitante: 2.V.d.J.E.C.d.c.d.M.Suscitante: 2.V.d.J.E.C.d.c.d.M. Decisão principal: 237</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Com Resolução do Mérito - Provimento, atribuído à(s) parte(s) 2.V.d.J.E.C.d.c.d.M. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. 0584769-53.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Remessa Necessária Cível - Câmaras Reunidas. Relator: Ernesto Anselmo Queiroz Chíxaro. Recorrente: Aldemar da Costa Souza. Decisão parcial: Não-Provimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Juizo de Direito da 2ª</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vara da Fazenda Pública Estadual. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46. 0607539-40.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Câmaras Reunidas. Relator: Nélia Caminha Jorge. Apelante: Jose Eduardo Pinheiro Matos. Apelado: UNIVERSIDADE DO ESTADO DO AMAZONAS representado(a) por Maria do Perpetuo Socorro Nunes Feijó Florencio, Apelado: Exmo. Sr. Reitor da Universidade do Estado do Amazonas. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Jose Eduardo Pinheiro Matos - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. 0016441-07.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras Reunidas. Relator: Nélia Caminha Jorge. Suscitante: J.D.D.D.8.V.C.D.C.D.M.Suscitante: J.D.D.D.8.V.C.D.C.D.M. Decisão principal: 11796 - Com Resolução do Mérito - Declaração de competência em conflito, atribuído</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à(s) parte(s) J.D.D.D.8.V.C.D.C.D.M. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48. 0085440-12.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jurisdição - Câmaras Reunidas. Relator: Nélia Caminha Jorge. Suscitante: 2.V.d.J.E.C.d.c.d.M.Suscitado: 1.J.E.d.V.D.(.d.P. Decisão principal: 11796 - Com Resolução do Mérito - Declaração de competência em</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflito, atribuído à(s) parte(s) 2.V.d.J.E.C.d.c.d.M. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. 0626904-51.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apelação Cível - Câmaras Reunidas. Relator: Nélia Caminha Jorge. Apelante: Philips Medical Systems Ltda.Apelado: ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento,  atribuído  à(s)  parte(s)  Philips  Medical  Systems  Ltda.  -  Unânime.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0009976-35.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos de Declaração Cível - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Câmaras Reunidas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Relator: Nélia Caminha Jorge. Embargante: Juliana dos Santos Gonçalves. Embargado: ESTADO DO AMAZONAS, Embargado: PROCURADORIA GERAL DO ESTADO DO AMAZONAS. Decisão</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) Juliana dos Santos Gonçalves - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51. 0504889-12.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Remessa Necessária Cível - Câmaras Reunidas. Relator: Ernesto Anselmo Queiroz Chíxaro. Recorrente: Don Silva dos Santos. Decisão parcial: Não-Provimento, Recorrente: Pedro Rogerio Noronha Batista. Decisão parcial: Não-Provimento, Recorrente: ELIAS COELHO JACINTO. Decisão parcial: Não-Provimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Janison Guimaraes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andrade - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52. 0010866-71.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos de Declaração Cível - Secretaria </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judiciária de Recursos. Relator: Maria Das Graças Pessôa Figueiredo. Embargante: ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO AMAZONAS.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Embargado: Pedro da Silva Bastos. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0606577-17.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Apelação Cível - Câmaras Reunidas. Relator: Nélia Caminha Jorge. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apelante: Luis Emilio Tejada Hermón. Apelado: UNIVERSIDADE DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Luis Emilio Tejada Hermón - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54. 0011133-43.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Embargos de Declaração Cível - Câmaras Reunidas. Relator: Maria Das Graças Pessôa Figueiredo. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Impedimento: Exmo. Sr. Des. Yedo Simões de Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Embargante: ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO AMAZONAS. Embargado: Denilson Fagundes Tellechea. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) ESTADO DO AMAZONAS representado(a) por PROCURADORIA GERAL DO ESTADO DO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55. 0002901-44.2025.8.04.4700 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras Reunidas. Relator: Jorge Manoel Lopes Lins. Suscitado: 2.V.D.C.D.I.Suscitado: 2.V.D.C.D.I. Decisão principal: 219 - Com Resolução do Mérito - Procedência, atribuído à(s) parte(s) 1.V.D.C.D.I. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56. 0602607-79.2021.8.04.4700 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Conflito de Jurisdição - Câmaras Reunidas. Relator: Carla Maria Santos Dos Reis. Suscitante: 1.V.D.C.D.I.Suscitante: 1.V.D.C.D.I. Decisão principal: 11796 - Com Resolução do Mérito - Declaração de competência em conflito, atribuído à(s) parte(s) 1.V.D.C.D.I. - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0001487-53.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Remessa Necessária Cível - Câmaras Reunidas. Relator: Jorge Manoel </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lopes Lins. Recorrente: JOSIAS CARVALHO RUIZ. Recorrido: ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) JOSIAS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CARVALHO RUIZ - Unânime. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58. 0800436-98.2024.8.04.0000 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo de Instrumento - Câmaras </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reunidas. Relator: Jorge Manoel Lopes Lins. Agravante: ESTADO DO AMAZONAS. Agravado: Plastimaq Industria e Comercio de Plastico Ltda. Pedido de vista por: Délcio Luís Santos. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59. 0000236-87.2024.8.04.9001 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Agravo Interno Cível - Câmaras Reunidas. Relator: Airton Luis Correa Gentil. Agravante: ESTADO DO AMAZONAS. Agravado: Huana Marcela Mendonça dos Santos. Retirado de pauta. Esgotada a pauta, nada mais havendo que tratar, foram encerrados os trabalhos. Eu, Davene Tamborini Lopes, secretário(a) da Câmaras Reunidas, lavrei a presente ata que, depois de aprovada, assino com o(a) Excelentíssimo(a) Senhor(a) Desembargador(a) Presidente.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="820" w:left="708" w:right="708" w:header="360" w:footer="360"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Times New Roman"/>
-  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt_PT"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
-    </w:rPr>
-[...76 lines deleted...]
-      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -978,164 +3973,162 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -1213,68 +4206,101 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjISP9GXmskvZqPyU7Gc3OMry2FTQ==">CgMxLjA4AHIhMU81VTFndlJITDM0Q3QwMVg3UmU5S0lCckVDX3dnS2pE</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj0DmBjmpJn2Fd2WSDpT9dS38nk0Q==">CgMxLjA4AHIhMUxPZ2I5TEF5NHlvcEpOdGhBMm0xejkwWjJCWWh0VWNa</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-09-16T00:00:00Z</vt:filetime>
+    <vt:lpwstr>2026-05-21T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
-    <vt:filetime>2025-09-18T00:00:00Z</vt:filetime>
+    <vt:lpwstr>2026-05-21T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
     <vt:lpwstr>iText 2.1.0 (by lowagie.com)</vt:lpwstr>
   </property>
 </Properties>
 </file>