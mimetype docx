--- v0 (2026-03-10)
+++ v1 (2026-07-27)
@@ -1,626 +1,26471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...8 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6493510" cy="756920"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5079"/>
+                <wp:docPr id="1" name="Group 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="1" name="Group 1"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6493510" cy="756920"/>
+                          <a:chExt cx="6493510" cy="756920"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="2" name="Graphic 2"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6493510" cy="9525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6493510" h="9525">
+                                <a:moveTo>
+                                  <a:pt x="6493256" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6493256" y="9525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6493256" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="9231" y="30988"/>
+                            <a:ext cx="581611" cy="704850"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Textbox 4"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6493510" cy="756920"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="15"/>
+                                <w:ind w:left="1805" w:right="858" w:firstLine="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t>PODER</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t>JUDICIÁRIO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t>DO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t>ESTADO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t>DO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="27"/>
+                                </w:rPr>
+                                <w:t>AMAZONAS CÂMARA CRIMINAL - PROJUDI</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="3"/>
+                                <w:ind w:left="940" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Avenida André Araújo, s/n - Ed. Des. Arnoldo Péres - Aleixo - Manaus/AM - </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>CEP:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4091" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="10225" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="1"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:t>69.060-000 - Fone: 2129-</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>6718</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:511.3pt;height:59.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup1" coordorigin="0,0" coordsize="10226,1192">
+                <v:rect style="position:absolute;left:0;top:0;width:10226;height:15" id="docshape2" filled="true" fillcolor="#000000" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:14;top:48;width:916;height:1110" type="#_x0000_t75" id="docshape3" stroked="false">
+                  <v:imagedata r:id="rId5" o:title=""/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape style="position:absolute;left:0;top:0;width:10226;height:1192" type="#_x0000_t202" id="docshape4" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="15"/>
+                          <w:ind w:left="1805" w:right="858" w:firstLine="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t>PODER</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t>JUDICIÁRIO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t>DO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t>ESTADO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t>DO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="27"/>
+                          </w:rPr>
+                          <w:t>AMAZONAS CÂMARA CRIMINAL - PROJUDI</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="3"/>
+                          <w:ind w:left="940" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Avenida André Araújo, s/n - Ed. Des. Arnoldo Péres - Aleixo - Manaus/AM - </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>CEP:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4091" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="10225" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="1"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:t>69.060-000 - Fone: 2129-</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>6718</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ata da 8 ª sessão ordinária da(s) Câmara Criminal do Estado Do Amazonas, realizada ao(s) 23 de Fevereiro de 2026. Na data supra, às 00:00 horas, sob a Presidência do(a) Excelentíssimo(a) Senhor(a) Desembargador(a) Henrique Veiga Lima no(a) Plenário Virtual da Câmara Criminal, presente(s) o(s) Eminente(s) Senhor(es) Desembargador(es) Carla Maria Santos Dos Reis, Jorge Manoel Lopes Lins, Ernesto Anselmo Queiroz Chíxaro, Luiza Cristina Nascimento Da Costa Marques e Ana Maria De Oliveira Diógenes. Presente(s) também o(s) juíz(es) Henrique Veiga Lima cujas participações se deram nos feitos em que estava(m) vinculado(s). Aprovada ata da sessão de julgamento anterior. Secretariada pelo(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>bel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mastewener</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Abreu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nery,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>foram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>abertos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>trabalhos.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>JULGAMENTOS:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0622847-48.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impetrante/Paciente: W.F.S.Autoridade Coatora: 3.J.E.n.C.a.V.D.e.F.C.M. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) W.F.S. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. 0623558-53.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impetrante/Paciente: Rubens de Souza Lopes. Autoridade Coatora: JUIZO DE DIREITO DA 2ª VARA DO TRIBUNAL DO JURI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMARCA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MANAUS/AM.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Denegação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>corpus,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:spacing w:line="270" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...37 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rubens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Souza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lopes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0623573-22.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impetrante/Paciente: DANIEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ALVES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LIMA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JUIZO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DIREITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMARCA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>CAREIRO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...37 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CASTANHO.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Denegação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DANIEL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:spacing w:line="275" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ALVES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>LIMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0623591-43.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: Edson de Oliveira Neves. Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JUIZO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DIREITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>VARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>EXECUÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PENAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMARCA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>MANAUS VEP. Decisão principal: 235 - Sem Resolução de Mérito - Não-Conhecimento, atribuído à(s) parte(s) Edson de Oliveira Neves - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. 0623946-53.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>C.D.S.C.B.Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.D.D.D.V.U.D.C.D.U.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Adiado.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0624047-90.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impetrante/Paciente: BRUNO PIMENTEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>TEIXEIRA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JUÍZO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DIREITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>1ª</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>VARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CRIMINAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="131"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMARCA DE PARINTINS/AM. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>BRUNO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PIMENTEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>TEIXEIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0624186-42.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="132"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: F.L.C.A.J. Decisão parcial: Habeas corpus. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) E.A.V. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8. 0624231-46.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Henrique Veiga Lima. Impetrante/Paciente: RAILON PEREIRA RAMOS representado(a) por A DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS. Autoridade Coatora: Juizo de Direito da Vara Unica da Comarca de Tefe-am. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>RAILON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PEREIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>RAMOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:spacing w:line="256" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0624249-67.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: L.O.D.B.Autoridade Coatora: V.D.G.-.I.(. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) L.O.D.B. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10. 0624428-98.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: E.F.D.M.Autoridade Coatora: V.D.G.-.I.(. Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Denegação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E.F.D.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11. 0624432-38.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: LUIZ GUSTAVO PEREIRA CRUZ representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Autoridade Coatora: Ato da Mma. Juíza de Direito da 7ª Vara Crminal da Comarca de Manaus/am. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) LUIZ GUSTAVO PEREIRA CRUZ representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12. 0624489-56.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: MARIO JORGE RIBEIRO CONCEIÇÃO. Autoridade Coatora: Juizo de Direito da Vara Criminal da Comarca de São Sebastião do</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p>
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="820" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="78"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uatumã/am. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) MARIO JORGE RIBEIRO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONCEIÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0624490-41.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impetrante/Paciente: R.N.P.Autoridade Coatora: J.D.D.D.C.D.J. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) R.N.P. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0027120-22.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: JANDERSON AMANCIO DE SOUZA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Autoridade Coatora: Juízo de Direito da Vara Única da Comarca de Eirunepé/am. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) JANDERSON AMANCIO DE SOUZA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15. 0027305-60.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: Luciano dos Santos Bittencourt. Autoridade Coatora: JUIZO DE DIREITO DA 3ª VARA DO TRIBUNAL DO JURI.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão principal: 12458 - Sem Resolução de Mérito - Não conhecimento do habeas corpus, atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s) parte(s) Luciano dos Santos Bittencourt - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16. 0027357-56.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: B.C.S.Autoridade Coatora: J.P.J. Decisão principal: 12458 - Sem Resolução de Mérito - Não conhecimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>B.C.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17. 0027369-70.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impetrante/Paciente: Glauciane Pereira Chota. Autoridade Coatora: Juízo da Vara Única da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Comarca de São Paulo de Olivença. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) Glauciane Pereira Chota - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18. 0027528-13.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: Flavia Lorena Jean Barros. Autoridade Coatora: Juiz de Direito Plantonista do Juízo da Vara de Garantias - Custódia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(Capital) da Comarca de Manaus/AM. Decisão principal: 12458 - Sem Resolução de Mérito - Não conhecimento do habeas corpus, atribuído à(s) parte(s) Flavia Lorena Jean Barros - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19. 0000046-56.2026.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: NAUEDELY RODRIGUES UCHOA. Autoridade Coatora: Juizo de Direito Plantonista do Polo 3. Decisão principal: 12458 - Sem Resolução de Mérito - Não conhecimento do habeas corpus, atribuído à(s) parte(s) NAUEDELY RODRIGUES UCHOA - Unânime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="14"/>
+        <w:ind w:right="133"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20. 0000102-89.2026.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: Victor Gabriel Oliveira Barbosa. Autoridade Coatora: Juiz de Direito Plantonista do Juízo da Vara de Garantias - Custódia (Capital) da Comarca de Manaus/AM. Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>12458</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>conhecimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Victor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gabriel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Oliveira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Barbosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="64"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0000298-59.2026.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: J.K.V.D.S.Autoridade Coatora: J.D.D.D.2.V.D.C.D.M. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) J.K.V.D.S. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>22. 0001174-14.2026.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: JIMMY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JAMES.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JUIZO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DIREITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>4ª</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>VECUTE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMARCA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>MANAUS/AM.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Denegação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>JIMMY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="273" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JAMES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>23.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0001175-96.2026.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Santos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reis.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impetrante/Paciente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Naiara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Camila</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gomes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sousa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão parcial:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Denegação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Falco</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Souza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Vilaca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0001235-69.2026.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: Ailton Romão Gomes. Autoridade Coatora: JUIZO DE DIREITO DA 1 VARA CRIMINAL. Decisão principal: 230 - Sem Resolução de Mérito - Recurso prejudicado, atribuído à(s) parte(s) Ailton Romão Gomes - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>25. 0001247-83.2026.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: EUCLIDES PEREIRA LIMA representado(a) por DEFENSORIA PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JUIZO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DIREITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>3ª</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>VARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO TRIBUNAL DO JURI. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) EUCLIDES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PEREIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LIMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="7"/>
+        <w:ind w:right="131"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26. 0001293-72.2026.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: J.C.C.D.S.Autoridade Coatora: ".J.d.4.J.E.d.V.D.(.d.P.d.C.d.M.D.E.P.e.S.G.d.A.P. Decisão principal: 447 - Denegação - Habeas corpus, atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.C.C.D.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0001311-93.2026.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="80"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Santos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reis.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impetrante/Paciente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>O.G.D.S.Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.D.C.D.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Denegação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>corpus,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>O.G.D.S.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>28.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0001691-19.2026.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: Valdenilson da Silva Martins. Decisão parcial: Habeas data. Decisão principal: 447 - Denegação - Habeas corpus, atribuído à(s) parte(s) Rogerio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pinheiro de Freitas - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>29. 0706856-50.2020.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: Manoel Bonifácio Profírio dos Santos representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Decisão parcial: Provimento em Parte. Decisão principal: 238 - Com Resolução do Mérito - Provimento em Parte, atribuído à(s) parte(s) Raimundo Teixeira Ribeiro representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="63"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0601249-07.2023.8.04.6900</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="48"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Henrique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Veiga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Revisor: Carla Maria Santos Dos Reis. Apelante: MARLON AMAZONAS ASCENÇÃO representado(a) por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTÉRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PÚBLICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MARLON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASCENÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>31.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0601114-22.2023.8.04.6600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Henrique Veiga Lima. Revisor: Carla Maria Santos Dos Reis. Apelante: GELCIMAR OLIVEIRA DOS SANTOS representado(a) por DEFENSORIA PÚBLICA DO ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTÉRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão principal: 238 - Com Resolução do Mérito - Provimento em Parte, atribuído à(s) parte(s) GELCIMAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>OLIVEIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SANTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="5"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>32. 0436561-30.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: K.d.N.F.Apelado: A.F.C.d.N., Apelado: L.D.N.F. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) K.d.N.F. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>33. 0760688-27.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: M.P.d.E.d.A.Apelado: F.R.F.M. Decisão principal: 239 - Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.d.E.d.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0001254-05.2015.8.04.7500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="48"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Henrique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Veiga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Revisor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Santos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reis.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>A.F.D.C.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>237</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="372" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="5" w:after="0"/>
+        <w:ind w:left="132" w:right="130" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A.F.D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>35.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0200011-59.2020.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: Mov. 267.1 dos Autos de Origem.). Apelante: Flor Violeta Lemos dos Santos representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado: MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS. Decisão principal: 11878 - Extinção da Punibilidade - Prescrição, atribuído à(s) parte(s) Flor Violeta Lemos dos Santos representado(a) por DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>36.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0141420-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>41.2025.8.04.1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="296" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="132" w:right="129" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Henrique Veiga Lima. Apelante: Leonildes Costa da Silva. Apelado: MINISTERIO PUBLICO. Decisão principal: 237 - Com Resolução do Mérito - Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Leonildes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Costa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>37.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0663799-79.2020.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: Mov. 354.1 dos Autos de Origem.), 2 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: Ewerton da Silva Pimenta. Decisão parcial: Não-Conhecimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Marcelo dos Santos Hammes representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="63"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0113363-13.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="48"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Henrique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Veiga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Revisor: Carla Maria Santos Dos Reis. Apelante: M.d.F.C.d.S.Apelado: L.A.d.S. Decisão principal: 237 - Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.d.F.C.d.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>39. 0769678-75.2020.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>íntimo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Art.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>135,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parágrafo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>único,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CPC.),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(Tipo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impedimento.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motivo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Motivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>íntimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="283" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="264" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="283" w:right="0" w:hanging="151"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Art.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>135,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parágrafo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>único,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CPC.).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rafael</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rocha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="80"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA DO ESTADO DO AMAZONAS. Apelado: Ministério Público do Estado do Amazonas. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Rafael da Silva Rocha representado(a) por DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS - Unânime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="9"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>40. 0202267-96.2025.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: F.A.P.D.L.Apelado: M.P.D.E.D.A. Decisão principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>F.A.P.D.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>41.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0673482-09.2021.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ernesto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: Victor Hugo Libório Porfírio. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Victor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hugo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Libório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Porfírio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>42.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0001919-79.2016.8.04.5400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ernesto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: GUILHERME DA SILVA representado(a) por Defensoria Pública do Estado do Amazonas. Apelado: MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS. Decisão principal: 238 - Com Resolução do Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Parte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>GUILHERME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Defensoria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Pública</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>43.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0649637-45.2021.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: João Paulo Teixeira de Souza. Apelado: MINISTERIO PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>João</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Paulo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Teixeira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Souza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>44. 0015148-55.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Elbert Passos de Freitas. Apelado: MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Elbert Passos de Freitas - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>45. 0694529-73.2020.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Paulo Rodrigo Burlamaqui Favacho representado(a) por Defensoria Pública do Estado do Amazonas. Apelado: MINISTERIO PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Paulo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rodrigo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Burlamaqui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Favacho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Defensoria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Pública</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>46.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0403897-77.2023.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="133"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Apelante: HECTOR BRUNO DE SOUZA NINA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado: Ministério Público do Estado do Amazonas. Decisão principal: 242 - Com Resolução do Mérito - Conhecimento em Parte e Não-Provimento, atribuído à(s) parte(s) HECTOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>BRUNO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SOUZA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>NINA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>47.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0000790-77.2014.8.04.2500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Santos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reis.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Revisor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jorge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manoel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lins.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.B.P.Apelado: M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>J.B.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>48.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0600898-27.2023.8.04.5900</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Carla Maria Santos Dos Reis. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Apelado: José Roberto da Silva Sousa representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Decisão principal: 237 - Com Resolução do Mérito - Provimento, atribuído à(s) parte(s) MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>49.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0017324-07.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão parcial: Não-Provimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Albert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nonato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Taveira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="273" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>50.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0606475-36.2023.8.04.7500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Vania Maria Do Perpetuo Socorro Marques Marinho. Apelante: LUIZ FERNANDO AMORIM DE OLIVEIRA. Decisão parcial: Provimento em Parte. Decisão principal: 238 - Com Resolução do Mérito - Provimento em Parte, atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>RAIONI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>NASCIMENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMORIM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>51. 0642394-50.2021.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Brayan Lucas Silva do Nascimento. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>238</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="78"/>
+        <w:ind w:right="133"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Com Resolução do Mérito - Provimento em Parte, atribuído à(s) parte(s) Brayan Lucas Silva do Nascimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>52.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0623817-87.2022.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: Ministério Público do Estado do Amazonas. Decisão parcial: Não-Provimento, Apelante: Alisson Ferreira de Lima representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parcial: Não-Provimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Atirson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ferreira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>53.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0235111-95.2008.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: Jardiel Ramalho.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parcial:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Aldemir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Feitoza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cavalheiro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>54. 0242492-42.2017.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: Ministério Público do Estado do Amazonas. Apelado: Moises da Silva Ferreira representado(a) por A DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ministério</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>55. 0126852-20.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: DIMESSON CARNEIRO DOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SANTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) DIMESSON CARNEIRO DOS SANTOS representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>56.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0403051-26.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: DECISÃO DE MOV. 5.1.). Apelante: Priscila da Costa Lima representado(a) por DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS. Apelado: Ministerio Publico. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Priscila da Costa Lima representado(a) por DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>57. 0571198-15.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Henrique Veiga Lima. Revisor: Carla Maria Santos Dos Reis. Apelante: Endrio Fonseca Rego. Apelado: Ministério Público.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Parte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="275" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Endrio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Fonseca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>58.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0919969-19.2022.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Apelante: Leomar Asdrubal Escobar Mejias representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Leomar Asdrubal Escobar Mejias representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>59. 0000208-19.2019.8.04.2301 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Apelante: J.P.D.C.Apelado: M.P.D.E.D.A. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) J.P.D.C. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>60. 0581181-38.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.W.B.F.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.d.E.d.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento, atribuído à(s) parte(s) J.W.B.F. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>61. 0602396-32.2023.8.04.7300 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: JESSICA KLEYSSE DA SILVA PEREIRA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Decisão parcial: Não-Provimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) TÉO BILLAR DA ROCHA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>62.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0228522-72.2017.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>L.A.S.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento, atribuído à(s) parte(s) L.A.S. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>63. 0001066-81.2019.8.04.6300 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: ELEN DO CARMO DE PAULA FERREIRA representado(a) por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTÉRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="80"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO ESTADO DO AMAZONAS representado(a) por Ricardo Mitoso Nogueira Borges. Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) ELEN DO CARMO DE PAULA FERREIRA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="303" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="9" w:after="0"/>
+        <w:ind w:left="132" w:right="133" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>64. 0208582-48.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Cleiton Candido Ferreira representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ministerio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mérito</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="381" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="132" w:right="130" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Provimento em Parte, atribuído à(s) parte(s) Cleiton Candido Ferreira representado(a) por DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>65.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0642507-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>33.2023.8.04.0001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="278" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="132" w:right="135" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Apelante: Fernanda Barata da Silva representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ministerio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mérito</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="294" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="294" w:right="0" w:hanging="162"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Fernanda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Barata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>66.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0019690-19.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Luiz Eduardo de Souza Aguiar representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado: Ministério Público do Estado do Amazonas. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Luiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Eduardo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Souza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Aguiar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>67.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0696085-42.2022.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: Mov. 24.1 dos Autos de Origem.). Apelante: SANDRA CRISTINA LINS DA SILVA representado(a) por Defensoria Pública do Estado do Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ministerio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Publico.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SANDRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CRISTINA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LINS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Defensoria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Pública</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>68.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0002888-07.2013.8.04.7500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Vania Maria Do Perpetuo Socorro Marques Marinho. Apelante: E.D.A.Apelado: K.O.D.Q. Decisão principal: 237 - Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>69. 0214734-64.2012.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: Mov. 17.2 dos Autos de Origem.). Apelante: M.P.d.E.d.A.Apelado: W.d.N.A.J., Apelado: R.d.S.L., Apelado: A.C.C.d.Q., Apelado: M.C.d.A., Apelado: J.A.d.C.N. Decisão principal: 239 - Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.d.E.d.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>70.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0783024-25.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: José Breno Belém Reis representado(a) por DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS. Apelado: Ministério Público do Amazonas. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>José</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Breno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Belém</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>71.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0146464-41.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ernesto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Anselmo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Queiroz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chíxaro.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>R.T.S.F.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) R.T.S.F. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>72. 0002153-54.2016.8.04.4400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Revisor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Luiza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cristina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Costa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Marques.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DENNES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>BRITO representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS representado(a) por WESLEI MACHADO. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) DENNES DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>BRITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>73.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0131045-78.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Apelado: EDUARDO CORTEZ DE ASSIS representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>74.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0597484-30.2024.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ernesto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Anselmo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Queiroz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chíxaro.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Revisor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Luiza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cristina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Costa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Marques. Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LUCAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>OLIVEIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MATOS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Conhecimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Parte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="67"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Parte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LUCAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>OLIVEIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MATOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>75. 0021135-72.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS. Apelado: Elissandro Wanderley representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>76. 0610990-05.2023.8.04.4400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: L.H.T.M.Apelado: M.P.D.E.D.A. Adiado. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>77. 0002549-66.2013.8.04.7300 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: AGENOR PARENTE DE ARAUJO representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Apelado: MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS. Decisão principal: 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AGENOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PARENTE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ARAUJO representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>78.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0127200-72.2024.8.04.1000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: ARLEISSON RAMOS MENDONCA. Apelado: Ministério Público do Estado do Amazonas representado(a) por Emiliana do Carmo Silva. Decisão principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ARLEISSON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>RAMOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MENDONCA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="63"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>79.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0126857-42.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Henrique Veiga Lima. Revisor: Carla Maria Santos Dos Reis. Apelante: GRACILIANO BEZERRA DOS SANTOS FILHO representado(a) por Defensoria Pública do Estado do Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) GRACILIANO BEZERRA DOS SANTOS FILHO representado(a) por Defensoria Pública do Estado do Amazonas - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>80. 0770305-45.2021.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: VICTOR ALBERTO RAMIREZ ANTONIO representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ministério</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Público do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pedido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>vista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jorge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manoel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lins. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>81.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0717347-82.2021.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: Mov. 9.1 dos Autos de Origem.). Apelante: João Anderson Paulino de Carvalho. Apelado: O MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS representado(a) por CARLOS JOSÉ ALVES DE ARAÚJO. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) João Anderson Paulino de Carvalho - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>82. 0673297-68.2021.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: R.L.G.D.C. Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parcial:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Provimento,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="267" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="63"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>M.T.d.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>83.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="65"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0000643-38.2025.8.04.2800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="131"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E.F.O.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento, atribuído à(s) parte(s) E.F.O. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>84. 0653091-62.2023.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>S.R.R.d.O.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="272" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>S.R.R.d.O.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>85.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0134175-76.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="69"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: E.S.D.S.Apelado: M.P.D.E.D.A. Decisão principal: 241 - Com Resolução do Mérito - Conhecimento em Parte e Provimento em Parte, atribuído à(s) parte(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="7"/>
+        <w:ind w:right="133"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>E.S.D.S. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>86. 0700603-75.2022.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: M.P.Apelado: E.C.F. Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>87.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0604584-43.2024.8.04.7500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="132"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: L.A.M.D.L.Apelado: M.P.d.E.d.A.e.T. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) L.A.M.D.L. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>88. 0001565-89.2025.8.04.7000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: EDUARDO AREVALO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SANTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="640" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="78"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS representado(a) por Kyara Trindade Barbosa. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) EDUARDO AREVALO DOS SANTOS representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>89. 0593694-38.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: L.S.d.S./.L.R.D.Apelado: M.P. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) L.S.d.S./.L.R.D. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>90. 0014750-55.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: PATRIK FELIX BERNADINO representado(a) por DEFENSORIA PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTÉRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) PATRIK FELIX BERNADINO representado(a) por DEFENSORIA PÚBLICA DO ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO AMAZONAS - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>91. 0057575-14.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: Rogerio Lira Bader. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) Rogerio Lira Bader - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>92. 0603478-80.2023.8.04.7500 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Apelante: SAMUEL VENEZIANO DIAS representado(a) por DEFENSORIA PUBLICA DO ESTADO AMAZONAS. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SAMUEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>VENEZIANO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DIAS representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>93.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0651841-67.2018.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Impedimento. Motivo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Impedimento. Menção: Cuida-se de Apelação Criminal interposta em face da r. Sentença de mov. 263.1, autos em que este Desembargador funcionou como magistrado de primeiro grau (mov. 3.1).). Apelante: M.P.D.E.D.A.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.S.M.D.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="273" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="64"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>94.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0200484-06.2024.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CPC.).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>A.d.S.S.Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Provimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Parte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A.d.S.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>95.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0243023-60.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Vania Maria Do Perpetuo Socorro Marques Marinho. Apelante: L.N.D.O.Apelado: M.d.L.N.d.O. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) L.N.D.O. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>96. 0000076-10.2019.8.04.5001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: N.P.D.S.Apelado: M.P.D.E.D.A. Decisão principal: 238 - Com Resolução do Mérito - Provimento em Parte, atribuído à(s) parte(s) N.P.D.S. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>97. 0600258-33.2023.8.04.5800 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Apelante: ENER FERREIRA MENDONÇA representado(a) por DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS - MAUÉS. Decisão parcial: Conhecimento em Parte e Não-Provimento. Decisão principal: 242 - Com Resolução do Mérito - Conhecimento em Parte e Não-Provimento, atribuído à(s) parte(s) NETANEL PEREIRA MENDONçA representado(a) por DEFENSORIA PUBLICA DO ESTADO DO AMAZONAS - MAUÉS - Unânime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>98.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0585339-39.2024.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ernesto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Anselmo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Impedimentos: 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Apelante: C.L.P.Apelado: M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Provimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Parte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>C.L.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>99.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0599491-29.2023.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Hélio Pessoa de Farias. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Decisão principal: 238 - Com Resolução do Mérito - Provimento em Parte, atribuído à(s) parte(s) Hélio Pessoa de Farias - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>100. 0600103-39.2023.8.04.5700 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Henrique Veiga Lima. Recorrente: M.P.D.E.D.A.Recorrido: J.G.P. Decisão principal: 237 - Com Resolução do Mérito - Provimento, atribuído à(s) parte(s) M.P.D.E.D.A. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>101. 0602635-27.2023.8.04.7400/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recurso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sentido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ernesto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Anselmo Queiroz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chíxaro.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recorrente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ministério</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="80"/>
+        <w:ind w:right="133"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Recorrido: ALESSANDRO SANTANA DE FREITAS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recorrido:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>FABRICIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>OLIVEIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>QUEIROZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recorrido:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>GEORGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MOREIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SOUZA, Recorrido: Francisco Adailton Silva da Costa, Recorrido: HYAGO BRASIL MENDES, Recorrido: RAINEY SOUZA DA SILVA. Decisão principal: 238 - Com Resolução do Mérito - Provimento em Parte, atribuído à(s) parte(s) Ministério Público do Estado do Amazonas representado(a) por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>102.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="5"/>
+        <w:ind w:right="131"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0606537-55.2022.8.04.3800 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Henrique Veiga Lima.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recorrente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>JHONY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CLEBER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ALENCAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LIMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>VERDE.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parcial: Não-Conhecimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) GABRIEL GAMA PERES - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>103. 0600510-56.2023.8.04.4500 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Henrique Veiga Lima. Recorrente: RHANDER VICTOR MARTINS DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>OLIVEIRA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recorrido: MINISTÉRIO PÚBLICO DO ESTADO DO AMAZONAS. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) RHANDER VICTOR MARTINS DE OLIVEIRA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="2"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>104. 0006702-98.2005.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Recorrente: UALESSON DA SILVA SOUZA representado(a) por DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PÚBLICA DO AMAZONAS. Decisão parcial: Improcedência. Decisão principal: 219 - Com Resolução do Mérito - Procedência, atribuído à(s) parte(s) MINISTERIO PUBLICO ESTADUAL - REP. MENORES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>OLGA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CRISTINE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ANA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CRISTINA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SOUZA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PLACIDO.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>105.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0723727-24.2021.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="44"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Recurso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sentido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Manoel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="131"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Amigo íntimo ou inimigo capital de parte.), 2 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Recorrente: Alexandre Raiol da Cunha representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Recorrido: Marcelo Bitarães de Souza Barros. Decisão principal: 220 - Com Resolução do Mérito - Improcedência, atribuído à(s) parte(s) Alexandre Raiol da Cunha representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS - Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>106. 0452899-16.2023.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sentido Estrito - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Recorrente: A.N.G.Recorrido: M.P.E.-.R.O.M.C.A.G.P. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) A.N.G. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>107. 0591536-10.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Recorrente: Tales de Queiroz Sousa. Recorrido: Ministério</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Queiroz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sousa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>108. 0600052-07.2024.8.04.3400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Vania Maria Do Perpetuo Socorro Marques Marinho. Recorrente: Ronaldo Lima Nascimento representado(a) por DEFENSORIA PUBLICA DO ESTADO AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Recorrido: Ministério Público do Estado do Amazonas (Canutama). Decisão principal: 239 - Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ronaldo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a) por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEFENSORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>109.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0201835-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>77.2025.8.04.0001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="357" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="132" w:right="132" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Recurso em Sentido Estrito - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Suspeição. Motivo: Suspeição. Menção: TACCA JUCA RAMOS RODRIGUES.). Recorrente: MARCELO DA SILVA NUNES. Decisão parcial: Não-Provimento, Recorrente: SILVIO ANDRADE COSTA. Decisão parcial: Não-Provimento. Decisão principal: 239 - Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>LEANDRO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MIKAEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CRUZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="271" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>110.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0019673-80.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="56"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Jorge Manoel Lopes Lins. Embargante: M.W.d.F.F.Embargado: M.P.D.E.D.A., Embargado: W.N.R.R. Decisão principal: 871 - Com Resolução do Mérito - Acolhimento em parte de Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Declaração,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.W.d.F.F.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>111.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0020164-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>87.2025.8.04.9001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="310" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="132" w:right="134" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos de Declaração Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Embargante: MINISTERIO PUBLICO ESTADUAL- REPR.A MENOR A.M.A. Embargado: Raian de Souza Castro. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADUAL-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>REPR.A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MENOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A.M.A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>112.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0021630-19.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Jorge Manoel Lopes Lins. Embargante: P.V.N.d.F.Embargado: M.P.E.-.P.d.A. Decisão principal: 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Improcedência,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>P.V.N.d.F.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>113.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="62"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0023260-13.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manoel Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento.). Embargante: Hugo Portela da Silva. Embargado: Ministério Público do Estado do Amazonas representado(a) por Maria José da Silva Nazaré, Carla Santos Guedes Gonzaga. Decisão principal: 871 - Com Resolução do Mérito - Acolhimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Declaração,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hugo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Portela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>114.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0023262-80.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="132"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Jorge Manoel Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento.). Embargante: Fabio Roberto Acris Menezes. Embargado: Ministério Público do Estado do Amazonas representado(a) por Maria José da Silva Nazaré, Carla Santos Guedes Gonzaga. Decisão principal: 871 - Com Resolução do Mérito - Acolhimento em parte de Embargos de Declaração, atribuído à(s) parte(s) Fabio Roberto Acris Menezes - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>115. 0023320-83.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Embargos de Declaração Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento.). Embargante: Rodrigo de Oliveira Lopes. Embargado: Ministério Público do Estado do Amazonas representado(a) por Maria José da Silva Nazaré, Carla Santos Guedes Gonzaga. Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>871</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acolhimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Declaração,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="11"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rodrigo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Oliveira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lopes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>116.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0023544-21.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Embargos de Declaração Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Embargante: Ministéio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Embargado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Livia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Carla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cruz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Azevedo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por Defensoria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pública</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Amazonas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) Ministéio Público do Estado do Amazonas - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>117. 0023709-68.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Embargos de Declaração Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Embargante: Eliana Viana de Araujo. Embargado: MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ypiranga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Monteiro Neto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Eliana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Viana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Araujo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>118.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0024107-15.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Embargante: M.P.D.E.D.A.Embargado: W.F.L., Embargado: L.A.D.S. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Declaração,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>119.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0025043-40.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manoel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lins.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Embargante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ELTON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SANTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>TENÓRIO.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Embargado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTÉRIO PÚBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>TÂNIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MARIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>AZEVEDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>FEITOSA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>parte(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="275" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ELTON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SANTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>TENÓRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>120.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0025410-64.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Embargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Declaração Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Embargante: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS representado(a) por Ynna Breves Maia Veloso. Embargado: IRLEISON DA CRUZ FREIRE representado(a) por DEFENSORIA PUBLICA DO ESTADO AMAZONAS, Embargado: ADRIANO GOMES DA SILVA representado(a) por DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) MINISTERIO PUBLICO DO ESTADO DO AMAZONAS representado(a) por Ynna Breves Maia Veloso - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>121. 0025746-68.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Embargos de Declaração Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impedimentos: 1 (Tipo: Impedimento. Motivo: Motivo íntimo - Art. 135, parágrafo único, CPC.). Embargante: P.R.C.G.J.Embargado: M.P. Decisão principal: 200 - Com Resolução do Mérito - Não-Acolhimento de Embargos de Declaração, atribuído à(s) parte(s) P.R.C.G.J. - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>122. 0025596-87.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Agravo Interno Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Agravante: O.A.D.O.Agravado: M.P.D.E.D.A. Decisão principal: 239 - Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>O.A.D.O.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>123. 0020231-52.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Correição Parcial Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Corrigente: M.P.D.E.D.A.Corrigido: J.d.V.d.G.P.e.d.I.P. Decisão principal: 239 - Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>124.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0623141-03.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Correição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Parcial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Manoel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes Lins. Corrigente: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS representado(a) por José Ricardo Moraes da Silva. Corrigido: ANTONIO WELITON SOUZA. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) MINISTERIO PUBLICO DO ESTADO DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>representado(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>José</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ricardo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Moraes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>125.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0623478-89.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Correição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Parcial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Manoel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="640" w:bottom="280" w:left="708" w:right="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="73"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lins.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corrigente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.Corrigido:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.C.d.1.V.d.C.d.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Decisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>principal:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Com Resolução</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mérito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Não-Provimento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="67"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>126.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0623906-71.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="53"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Correição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Parcial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Relator:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jorge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Manoel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lopes Lins. Corrigente: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS representado(a) por Ricardo Mitoso Nogueira Borges. Corrigido: VARA DE GARANTIAS - INQUÉRITOS (INTERIOR). Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído à(s) parte(s) MINISTERIO PUBLICO DO ESTADO DO AMAZONAS representado(a) por Ricardo Mitoso Nogueira Borges - Unânime. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>127. 0000123-85.2020.8.04.3501 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Remessa Necessária Criminal - Câmara Criminal. Relator: Luiza Cristina Nascimento Da Costa Marques. Recorrente: JONATHAN COSTA FERREIRA. Decisão parcial: Não-Provimento. Decisão principal: 239 - Com Resolução do Mérito - Não-Provimento, atribuído</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>à(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>parte(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ERICK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CAMPELO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Unânime.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>128.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0600146-15.2021.8.04.7100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="132"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação Criminal - Câmara Criminal. Relator: Luiza Cristina Nascimento Da Costa Marques. Revisor: Henrique Veiga Lima. Apelado: A.T.C.C., Apelante: M.P.D.E.D.A.Apelado: A.T.C.C., Apelante: M.P.D.E.D.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Adiado. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>EM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MESA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0586585-70.2024.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: EDUARDO DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>SILVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COSTA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Endrew</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="70"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rocha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Pessoa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>MINISTERIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PUBLICO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="70"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="269" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ESTADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AMAZONAS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Adiado.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0699917-54.2020.8.04.0001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Criminal. Relator: Carla Maria Santos Dos Reis. Revisor: Jorge Manoel Lopes Lins. Impedimentos: 1 (Tipo: Impedimento. Motivo: Impedimento. Menção: DECISÃO DE MOV. 5.1.). Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AMAZONAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DISTRIBUIDORA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ENERGIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>S.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Andrea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Castelo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Costa,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="132" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Reginei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rodrigues.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Adiado.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0126587-18.2025.8.04.1000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Criminal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: R.S.M.J.Apelado: M.P.D.E.D.A. Adiado. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0250150-49.2025.8.04.1000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Recurso em Sentido Estrito - Câmara Criminal. Relator: Henrique Veiga Lima. Recorrente: Cristiano Franca de Souza. Recorrido: Ministério Público Estadual. Adiado. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0623099-51.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Habeas Corpus Criminal - Câmara Criminal. Relator: Carla Maria Santos Dos Reis. Impetrante/Paciente: A.M.B.Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>J.D.D.D.3.V.D.T.D.J.D.C.D.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Adiado.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0027426-88.2025.8.04.9001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Habeas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Corpus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="289" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="132" w:right="134" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Impetrante/Paciente: ADIEL ALUIZIO TENAZOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>HONORIO.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Autoridade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Coatora:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>JUIZO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DIREITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>VARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>UNICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>COMARCA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="1"/>
+        <w:ind w:right="132"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE ATALIA DO NORTE. Retirado de pauta. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0541612-64.2023.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Jorge Manoel Lopes Lins. Revisor: Ernesto Anselmo Queiroz Chíxaro. Apelante: E.V.F.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.d.E.d.A.Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E.V.F.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Apelante:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>M.P.d.E.d.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Adiado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="232" w:lineRule="auto" w:before="10"/>
+        <w:ind w:right="134"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0203152-47.2024.8.04.0001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>- Apelação Criminal - Câmara Criminal. Relator: Ernesto Anselmo Queiroz Chíxaro. Revisor: Luiza Cristina Nascimento Da Costa Marques. Apelante: Guilherme dos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Santos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Novaes. Apelado: MINISTERIO PUBLICO DO ESTADO DO AMAZONAS. Adiado. Esgotada a pauta, nada mais havendo que tratar, foram encerrados os trabalhos. Eu, Mastewener Abreu Nery, secretário(a) da Câmara Criminal, lavrei a presente ata que, depois de aprovada, assino com o(a) Excelentíssimo(a) Senhor(a) Desembargador(a) Presidente.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="620" w:bottom="280" w:left="708" w:right="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="1"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="132" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1174" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2209" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3244" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4279" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5314" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6349" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7384" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8419" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="132" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1174" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2209" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3244" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4279" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5314" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6349" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7384" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8419" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="132" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1174" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2209" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3244" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4279" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5314" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6349" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7384" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8419" w:hanging="242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt_BR"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="TableNormal"/>
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="heading 1"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:ind w:left="132" w:right="130"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="40"/>
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:ind w:left="132"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="heading 3"/>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:b w:val="0"/>
-[...87 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -698,68 +26543,67 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-03-11T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-03-11T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>