--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -1,11055 +1,16841 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...17 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sessão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.º</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data: 28.07.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-            <w:color w:val="1155cc"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">sec.tribunal.pleno@tjam.jus.br</w:t>
+          <w:t>sec.tribunal.pleno@tjam.jus.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
-[...40 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leitura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ata</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leitura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Acórdão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Julgamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suspensos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adiados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – PROJUDI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">V - Processos Administrativos - PROJUDI</w:t>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - PROJUDI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">VI - Processos Administrativos – SEI</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VI - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – SEI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 - 0600038-30.2026.8.04.9001 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mandado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanclei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brasão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gonçalves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Advogado: Douglas Herculano Barbosa (6.407/AM) </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Douglas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Herculano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barbosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6.407/AM) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...53 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Governador do Estado do Amazonas e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Delegado-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Polícia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Civil do Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Estado do Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laércio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Castro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dourado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Júnior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Socorro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guedes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...46 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oral.Requerente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanclei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brasão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gonçalves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">: Douglas Herculano Barbosa (6.407/AM) </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Douglas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Herculano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barbosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6.407/AM) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ausência justificada da Relatora (em 21.07.2026).</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Adiado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-0002718-37.2026.8.04.9001- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mandado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...56 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hernan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santiago </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marinho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...64 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Dr. Marcelo Augusto Cruz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pedrosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9.290/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Governador do Estado do Amazonas e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Delegado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Polícia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Civil do Estado do Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Representante: Estado do Amazonas</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Estado do Amazonas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marília</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meyrely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ferreira e Silva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lbuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flávio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humberto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pascarelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lopes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...54 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oral.Requerente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hernan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santiago </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marinho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...83 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marcelo Augusto Cruz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pedrosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9.290/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ausência justificada do Relator (em 21.07.2026).</w:t>
+        </w:rPr>
+        <w:t>Adiado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">3-0623898-94.2025.8.04.9001 - Mandado de Segurança Cível  </w:t>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-0623898-94.2025.8.04.9001 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mandado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Impetrante: André Luis Bessa Segundo</w:t>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: André Luis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bessa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Segundo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Marcelo Augusto Cruz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pedrosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9.290/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Impetrado: Governador do Estado do Amazonas e Delegado-Geral da Policia Civil do Estado do Amazonas.    </w:t>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Governador do Estado do Amazonas e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Delegado-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Policia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Civil do Estado do Amazonas.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="4403"/>
+          <w:tab w:val="left" w:pos="4403"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Representante:Estado do Amazonas</w:t>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representante</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:Estado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Procurador: Ellen Florencio Santos Rocha  </w:t>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Ellen Florencio Santos Rocha  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...37 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa.Onilza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abreu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gerth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...51 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oral.Requerente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">André Luis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bessa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Segundo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Marcelo Augusto Cruz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pedrosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9.290/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Julgamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suspensos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adiados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – PROJUDI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">4 - 0003949-36.2025.8.04.9001 – Ação Civil Pública  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 - 0003949-36.2025.8.04.9001 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Civil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pública</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Autor: Ministério Público do Estado do Amazonas </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ministério</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Estado do Amazonas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Requerido: Gerson de Castro Coelho  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Requerido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gerson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Castro Coelho  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...64 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Diego Marcelo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Padilha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gonçalves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (7.613/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">e</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nélia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caminha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jorg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Sustentação oral realizada (em 14.07.2026)</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>realizada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.07.2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ausência justificada da Relatora (em 21.07.2026).</w:t>
+        </w:rPr>
+        <w:t>Julgamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 - 0473788-54.2024.8.04.0001 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apelante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Estado do Amazonas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Vivian Maria Oliveira </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apelado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Antonio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rodrigues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; CIA LTDA. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Advogados: Henrique Luã Furtado Grangeiro (12.024/ AM) e Ademar de Andrade Mourão Neto (16.873/AM).</w:t>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Henrique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luã</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Furtado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grangeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.024/ AM) e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ademar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Andrade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mourão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (16.873/AM).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Procuradora-Geral de Justiça: Exma. Sra. Dra. Leda Mara Nascimento Albuquerque</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...31 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desdora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mirza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oliveira Cunha</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...26 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Sustentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>realizada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26.05.2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vivian Maria Oliveira </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">: Conhece do recurso de Apelação Cível para, no mérito, negar-lhe provimento, mantendo inalterada a sentença de primeiro grau em todos os seus termos.</w:t>
+        </w:rPr>
+        <w:t>Voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conhece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apelação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mérito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negar-lhe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mantendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inalterada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sentença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>primeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>termos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Antecipação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">1) Des. Airton Luis Corrêa Gentil (em 09.06.2026).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Airton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corrêa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gentil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 09.06.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...11 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>divergente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Délcio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luis Santos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14/07/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conhece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ausência justificada da Relatora (em 21.07.2026).</w:t>
+        </w:rPr>
+        <w:t>Julgamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 - 0018587-74.2025.8.04.9001 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agravo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agravante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Rodrigo Pereira </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Advogado: Ivan Silva Pires (OAB/BA n.º 55518)</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Ivan Silva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OAB/BA n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.º</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55518)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agravado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comissão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Público</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ingresso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Magistratura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Tribunal de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Estado do Amazonas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agravado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fundação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Getúlio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vargas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cláudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cesar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ramalheira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roessing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...55 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impedidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Dra. Ana Maria Diógenes (em 14.04.2026).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ana Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diógenes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.04.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...20 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Conhece do recurso para negar-lhe provimento.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conhece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negar-lhe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...20 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Des. Cézar Luiz Bandiera (em 05.05.2026).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cézar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bandiera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 05.05.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-vista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>divergente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>João</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Jesus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abdala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Simões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 05.05.2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">perda superveniente do objeto.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>perda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>superveniente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>voto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>divergência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nélia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caminha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jorge e Des.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">José Hamilton </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saraiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos Santos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 05.05.2026).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...11 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">*Vista para a Desa. Maria do Perpétuo Socorro Guedes Moura (em 16.06.2026).</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">*Vista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Desa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Perpétuo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Socorro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Guedes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Moura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16.06.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-732" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-732"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Julgamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">ausências justificadas do Relator e da  Vistante (em 21.07.2026).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vistante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-732" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-732"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-732" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-732"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 - 4007986-12.2024.8.04.0000 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mandado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Juliana Andrade de Sousa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Luan do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carvalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13.780/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) e Roberta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carvalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Feio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.676/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Governador do Estado do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amazonas  e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comandante-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bombeiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Militar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Estado do Amazonas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="4403"/>
+          <w:tab w:val="left" w:pos="4403"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Representante:Estado do Amazonas</w:t>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representante</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:Estado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...37 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Debora </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bandeira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koenow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Relatora: Exma. Sra. Desa.Ida Maria  Costa de Andrade</w:t>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa.Ida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maria  Costa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Andrade</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">: ausência justificada do Vistante, Des. Flávio Humberto Pascarelli Lopes (em 21.07.2026).</w:t>
+        </w:rPr>
+        <w:t>Julgamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vistante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flávio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humberto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pascarelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lopes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 - 0622822-35.2025.8.04.9001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mandado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jefferson Carlos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nogueira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Araújo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...57 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ênio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Malveira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sociedade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Individual de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advocacia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ênio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oliveira </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Malveira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, (17.332/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impetrados</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:Governador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Estado do Amazonas e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comandante-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bombeiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Militar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Estado do Amazonas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="4403"/>
+          <w:tab w:val="left" w:pos="4403"/>
         </w:tabs>
-        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Representante:Estado do Amazonas</w:t>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representante</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:Estado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Amazonas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...37 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procurador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ernando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Simião</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Silva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Filho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Procuradora-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leda Mara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nascimen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albuquerque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa.Lia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guedes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Freitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...27 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">: ausência justificada do Vistante, Des. Flávio Humberto Pascarelli Lopes (em 21.07.2026).</w:t>
+        </w:rPr>
+        <w:t>Julgamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vistante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Flávio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humberto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pascarelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lopes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">V - Processos Administrativos - PROJUDI</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - PROJUDI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...61 lines deleted...]
-      </w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>9-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0018852-42.2026.8.04.9001 - Embargos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...37 lines deleted...]
-      </w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Embargante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Luciana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cruz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barroncas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...60 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pedro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Edinilson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Silva Pinto (14.500/AM)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Embargada:Corregedoria-Geral de Justiça do Estado do Amazonas</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-590"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Embargada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:Corregedoria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justiça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Esta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do do Amazonas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...42 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sra. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa.Nélia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caminha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jorge</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10- 0021877-63.2026.8.04.9001 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ajustamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conduta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Requerente: C.G.J. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Requerente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: C.G.J. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Requerido: J. R.S.G.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Requerido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: J. R.S.G.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jomar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricardo Saunders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernandes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sr. Des. José Hamilton </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saraiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos Santos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...34 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VI - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - SEI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.°</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026/000030238-00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MINUTA DE RESOLUÇÃO CONDUTORA DE PROJETO DE LEI PARA ALTERAÇÃO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ART. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>129 DA LEI COMPLEMENTAR Nº 261/2023.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="-330" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>Adiado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...537 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>pedido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...14 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: a pedido do Des. José Hamilton Saraiva (em 21/07/2026)</w:t>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.07.2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
-[...3 lines deleted...]
-          <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">02 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nº 2025/000046274-00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="-709" w:right="-330"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REGULAMENTA O USO DE SOLUÇÕES DE INTELIGÊNCIA ARTIFICIAL NO ÂMBITO DO TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS, EM CONFORMIDADE COM A RESOLUÇÃO CNJ Nº 615, DE 11 DE MARÇO DE 2025, E A POLÍTICA INSTITUCIONAL DE USO DE INTELIGÊNCIA ARTIFICIAL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prorrogada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Des.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Délcio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luís</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28.04.2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...26 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Julgamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>suspenso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ausência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vânia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marques </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marinho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Des. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Délcio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luís</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21/07/26).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
-[...3 lines deleted...]
-          <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">MINUTA DE RESOLUÇÃO QUE ALTERA A RESOLUÇÃO Nº 11, DE 19 DE MAIO DE 2020, DO TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS, QUE DISPÕE SOBRE A IMPLANTAÇÃO DA COORDENADORIA ESTADUAL DA MULHER EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO DESTA CORTE.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
-[...3 lines deleted...]
-          <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">: pelo Presidente, para ajustes (em 21/07/26)</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.º</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026/000034952-01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECISÃO PROFERIDA EM PROCESSO ADMINISTRATIVO DISCIPLINAR INSTAURADO EM FACE DA SRA. PATRÍCIA BARROS FERREIRA, DELEGATÁRIA DO CARTÓRIO EXTRAJUDICIAL DA COMARCA DE URUCURITUBA, ENCAMINHADA A REFERENDO, NOS TERMOS DO ART. 26, III, DA LEI COMPLEMENTAR N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.º</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 261/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">05 - Processo Administrativo n.° 2025/000025092-00</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Adiado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pedido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Des. José Hamilton </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Saraiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21/07/2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="001658FB" w:rsidP="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>04</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00682428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00682428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00682428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00682428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00682428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.° 2025/000025092-00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">06 - Processo Administrativo n.° 2026/000032414-00</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MINUTA DE RESOLUÇÃO QUE DISPÕE SOBRE A COMPETÊNCIA E AS ATRIBUIÇÕES DE MAGISTRADOS QUANDO NO EXERCÍCIO DAS FUNÇÕES DE DIRETOR DE FÓRUM, EM CUMPRIMENTO AO DISPOSTO NA LEI COMPLEMENTAR Nº 261, DE 28 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr>
-[...7 lines deleted...]
-      <w:pgMar w:bottom="426" w:top="1440" w:left="2127" w:right="1133" w:header="720" w:footer="0"/>
+    <w:p w:rsidR="001658FB" w:rsidRDefault="00682428" w:rsidP="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001658FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="001658FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001658FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001658FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001658FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001658FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.º  2026/000037950-00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001658FB" w:rsidRDefault="001658FB" w:rsidP="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MINUTA DE RESOLUÇÃO QUE  DISPÕE SOBRE A DESIGNAÇÃO E O EXERCÍCIO DAS FUNÇÕES DE COORDENADOR(A) E SUBCOORDENADOR(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) DAS COORDENADORIAS  DO TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS, E DÁ OUTRAS PROVIDÊNCIAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001658FB" w:rsidRDefault="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001658FB" w:rsidRDefault="001658FB" w:rsidP="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.°</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026/000032414-00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001658FB" w:rsidRDefault="001658FB" w:rsidP="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REQUERIMENTO DE CONDIÇÃO ESPECIAL DE TRABALHO, NA MODALIDADE DE TRABALHO REMOTO, FORMULADO POR B.M.N.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001658FB" w:rsidRDefault="001658FB">
+      <w:pPr>
+        <w:pStyle w:val="normal0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001658FB" w:rsidSect="00A507EE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1133" w:bottom="426" w:left="2127" w:header="720" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00682428" w:rsidRDefault="00682428" w:rsidP="00A507EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00682428" w:rsidRDefault="00682428" w:rsidP="00A507EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{61AD6F1F-4549-4ACA-84AA-9172B3FA2840}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{CDF0A53F-0BE4-46FF-96E5-C3452C4A5D84}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
-      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00682428">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+    <w:pPr>
+      <w:pStyle w:val="normal0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...31 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00682428">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="001658FB">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00184CE7">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+    <w:pPr>
+      <w:pStyle w:val="normal0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...31 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
-      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00682428">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00A507EE">
+    <w:pPr>
+      <w:pStyle w:val="normal0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...31 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00682428" w:rsidRDefault="00682428" w:rsidP="00A507EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00682428" w:rsidRDefault="00682428" w:rsidP="00A507EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="-860" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-860"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
+      <w:br/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS</w:t>
+      <w:t>TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2124075</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-329564</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="432435" cy="493395"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="432435" cy="493395"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Secretaria do Tribunal Pleno</w:t>
+      <w:t>Secretaria</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
+      <w:t xml:space="preserve"> do Tribunal </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Pleno</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="-860" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-860"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
+      <w:br/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS</w:t>
+      <w:t>TRIBUNAL DE JUSTIÇA DO ESTADO DO AMA</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>ZONAS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2124075</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-329564</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="432435" cy="493395"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="432435" cy="493395"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Secretaria do Tribunal Pleno</w:t>
+      <w:t>Secretaria</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> do Tribunal </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Pleno</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="-860" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-860"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
+      <w:br/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS</w:t>
+      <w:t>TRIBUNAL DE JUSTIÇA DO ESTADO DO AMAZONAS</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2124075</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-329564</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="432435" cy="493395"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="432435" cy="493395"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+  <w:p w:rsidR="00A507EE" w:rsidRDefault="00682428">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:pStyle w:val="normal0"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...1 lines deleted...]
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Secretaria do Tribunal Pleno</w:t>
+      <w:t>Secretaria</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> do Tribunal </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Pleno</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="525970F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E12E24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -11115,51 +16901,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6CD32F45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D36CB00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -11225,51 +17014,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="6F0D1C6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD8CC6DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -11336,404 +17128,520 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="130"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat/>
+  <w:rsids>
+    <w:rsidRoot w:val="00A507EE"/>
+    <w:rsid w:val="001658FB"/>
+    <w:rsid w:val="00184CE7"/>
+    <w:rsid w:val="00453CDD"/>
+    <w:rsid w:val="00652CB5"/>
+    <w:rsid w:val="00682428"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:rsid w:val="00D05EBC"/>
+    <w:rsid w:val="00F35B14"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="off"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en"/>
+        <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="TableNormal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:rsid w:val="00A507EE"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal0">
     <w:name w:val="normal"/>
+    <w:rsid w:val="00A507EE"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...227 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal0"/>
+    <w:next w:val="normal0"/>
+    <w:rsid w:val="00A507EE"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sec.tribunal.pleno@tjam.jus.br" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sec.tribunal.pleno@tjam.jus.br" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12024,57 +17932,103 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgthxtJtkR4k8CNOPNtOrQxa2njww==">CgMxLjA4AHIhMU1QTC1tM3d0VWtMNk9pR2NIejFicEhJMk5nRl9YUVdf</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>1394</Words>
+  <Characters>7529</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8906</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Conceicao Liane Pinheiro Gomes</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>EDA8F3160C484EA8A51F8F929B4CCF95_12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.1.0.26880</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiODI5YjYxYmZlYzBjYTJlOTU4OTA4NGEyYTllOTVmMDgiLCJ1c2VySWQiOiIxMjU0NjAxMTIxNzY0In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>